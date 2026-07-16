--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -1,63 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="7C40041A" w14:textId="77777777" w:rsidR="007550C3" w:rsidRDefault="007550C3" w:rsidP="12B936B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="4E7B45FE" w14:textId="68580B12" w:rsidR="004973E6" w:rsidRPr="007550C3" w:rsidRDefault="002F6CED" w:rsidP="12B936B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Il/La sottoscritto/a</w:t>
       </w:r>
       <w:r w:rsidR="6D79A578" w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidR="48FF71EC" w:rsidRPr="007550C3">
@@ -227,109 +230,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="1D0A5D30" w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="69A84E5B" w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IVA:</w:t>
       </w:r>
       <w:r w:rsidR="345884A8" w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003227FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="345884A8" w:rsidRPr="007550C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...20 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="5D9BAC0B" w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>C.F.:_</w:t>
-[...7 lines deleted...]
-        <w:t>______________</w:t>
+        <w:t>C.F.:_______________</w:t>
       </w:r>
       <w:r w:rsidR="003227FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
       <w:r w:rsidR="5D9BAC0B" w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F2E9D2" w14:textId="77777777" w:rsidR="003227FB" w:rsidRDefault="003227FB" w:rsidP="12B936B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -885,125 +870,125 @@
         <w:t xml:space="preserve"> gas naturale (*)</w:t>
       </w:r>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196F288D" w14:textId="4C876CD1" w:rsidR="00F43059" w:rsidRPr="007550C3" w:rsidRDefault="00F43059" w:rsidP="002F6CED">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>c</w:t>
+        <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mappa cartografica</w:t>
       </w:r>
       <w:r w:rsidR="00E57CB8" w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B356E6" w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(necessaria e propedeutica alla richiesta di interventi in campo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198A412F" w14:textId="02665D5B" w:rsidR="008C53B5" w:rsidRPr="007550C3" w:rsidRDefault="008C53B5" w:rsidP="008C53B5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>c</w:t>
+        <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00750749" w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tracciatura con intervento in campo</w:t>
       </w:r>
       <w:r w:rsidR="00B356E6" w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1816A173" w14:textId="2C180DDA" w:rsidR="00750749" w:rsidRPr="007550C3" w:rsidRDefault="00750749" w:rsidP="00750749">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>c</w:t>
+        <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Intervento in campo di supporto tecnico alle operazioni di cantiere </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A9F09E" w14:textId="77777777" w:rsidR="008C53B5" w:rsidRPr="007550C3" w:rsidRDefault="008C53B5" w:rsidP="000F52A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D90B976" w14:textId="784F1D7A" w:rsidR="00BA58C6" w:rsidRPr="007550C3" w:rsidRDefault="002F6CED" w:rsidP="000F52A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -1165,177 +1150,177 @@
         <w:gridCol w:w="2741"/>
       </w:tblGrid>
       <w:tr w:rsidR="003227FB" w14:paraId="13EB3E71" w14:textId="77777777" w:rsidTr="003227FB">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="429089FB" w14:textId="2C33B0EC" w:rsidR="003227FB" w:rsidRDefault="003227FB" w:rsidP="002F6CED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007550C3">
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>c</w:t>
+              <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="007550C3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> attività di progettazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4163" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E0A4D42" w14:textId="31493740" w:rsidR="003227FB" w:rsidRDefault="003227FB" w:rsidP="002F6CED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007550C3">
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>c</w:t>
+              <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="007550C3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scavo / posa sottoservizi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C42A61C" w14:textId="1AD2A478" w:rsidR="003227FB" w:rsidRDefault="003227FB" w:rsidP="002F6CED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007550C3">
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>c</w:t>
+              <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="007550C3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lavori di manutenzione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003227FB" w14:paraId="175A685C" w14:textId="77777777" w:rsidTr="003227FB">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42C7265B" w14:textId="025EF0CE" w:rsidR="003227FB" w:rsidRDefault="003227FB" w:rsidP="002F6CED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007550C3">
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>c</w:t>
+              <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="007550C3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verifica interferenze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6904" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2EDE0B0B" w14:textId="1AFB62E6" w:rsidR="003227FB" w:rsidRDefault="003227FB" w:rsidP="002F6CED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007550C3">
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>c</w:t>
+              <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="007550C3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> altro (specificare): _________________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>______</w:t>
             </w:r>
             <w:r w:rsidRPr="007550C3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1344,51 +1329,50 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19621C77" w14:textId="5DC2768F" w:rsidR="002F6CED" w:rsidRPr="007550C3" w:rsidRDefault="002F6CED" w:rsidP="002F6CED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Documentazione </w:t>
       </w:r>
       <w:r w:rsidR="00D84BD2" w:rsidRPr="007550C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>da allegare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63EAC4F7" w14:textId="00D10029" w:rsidR="002F6CED" w:rsidRPr="007550C3" w:rsidRDefault="002F6CED" w:rsidP="00D84BD2">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -2242,50 +2226,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0047F186" w14:textId="77777777" w:rsidR="00FD2978" w:rsidRPr="007550C3" w:rsidRDefault="00FD2978" w:rsidP="07433E2C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="652498F4" w14:textId="0CC1C24E" w:rsidR="008B2BC8" w:rsidRPr="007550C3" w:rsidRDefault="004121BB" w:rsidP="07433E2C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Firma del Legale Rappresentante/Procuratore</w:t>
       </w:r>
       <w:r w:rsidR="0A0A9330" w:rsidRPr="007550C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F015CC" w14:textId="77777777" w:rsidR="00FD2978" w:rsidRDefault="00FD2978" w:rsidP="07433E2C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BB1E4DC" w14:textId="77777777" w:rsidR="00FD2978" w:rsidRDefault="00FD2978" w:rsidP="07433E2C">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -2416,272 +2401,282 @@
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>., la società V-RETI, in qualità di soggetto giuridico Titolare e Responsabile del trattamento dei dati personali, informa che i dati da Lei forniti verranno trattati, anche con strumenti informatici, nei limiti della normativa per l'esclusiva finalità di cui al presente procedimento. Nell'ambito del trattamento medesimo Lei, ricorrendone i requisiti, potrà esercitare i diritti di cui CAPO III "Diritti dell'interessato" del Regolamento UE 679/2016.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A576C2D" w14:textId="156ECF9F" w:rsidR="00A66D25" w:rsidRPr="00D81F5B" w:rsidRDefault="008C53B5" w:rsidP="00D33C72">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12B936B9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(*) per individuare i Comuni nei quali V-Reti gestisce i servizi di distribuzione di Energia Elettrica e Gas consultate il sito </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="12B936B9">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>www.v-reti.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00A66D25" w:rsidRPr="00D81F5B" w:rsidSect="00814434">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1134" w:bottom="426" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="41D314AC" w14:textId="77777777" w:rsidR="00052A2B" w:rsidRDefault="00052A2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="21D952ED" w14:textId="77777777" w:rsidR="00052A2B" w:rsidRDefault="00052A2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="229273E8" w14:textId="44951A8D" w:rsidR="5B6F4026" w:rsidRDefault="5B6F4026" w:rsidP="5B6F4026">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AE1F23">
+    <w:r w:rsidR="00D27E33">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3DDCC23F" w14:textId="0DAD1422" w:rsidR="07433E2C" w:rsidRDefault="07433E2C" w:rsidP="07433E2C">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5CBE6B51" w14:textId="77777777" w:rsidR="00052A2B" w:rsidRDefault="00052A2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="63FD9117" w14:textId="77777777" w:rsidR="00052A2B" w:rsidRDefault="00052A2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2054"/>
       <w:gridCol w:w="6415"/>
       <w:gridCol w:w="1139"/>
     </w:tblGrid>
     <w:tr w:rsidR="007550C3" w14:paraId="5A3316EC" w14:textId="77777777" w:rsidTr="007550C3">
       <w:trPr>
         <w:trHeight w:val="673"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2054" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="185AC377" w14:textId="5726804E" w:rsidR="007550C3" w:rsidRDefault="007550C3" w:rsidP="07433E2C">
           <w:pPr>
             <w:spacing w:before="120" w:after="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
+              <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D68C4E8" wp14:editId="1446F415">
                 <wp:extent cx="1139716" cy="287040"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1180150427" name="drawing"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1751216208" name="Picture 1751216208"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
@@ -2776,52 +2771,52 @@
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="07433E2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Rev. 0</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7B258025" w14:textId="324A894E" w:rsidR="07433E2C" w:rsidRDefault="07433E2C" w:rsidP="07433E2C">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02DA25D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADE6E3AE"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2890,51 +2885,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="09D44DF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59E658D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3039,51 +3034,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0F4D41C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00BEEB10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3188,51 +3183,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="0FF71E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83746C46"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3301,51 +3296,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="1177394E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52366D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3450,51 +3445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="15EE7C7F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B86A5EC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3599,51 +3594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="16150CF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68447A86"/>
     <w:lvl w:ilvl="0" w:tplc="E1D41EC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="64D6CD00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3712,51 +3707,51 @@
     <w:lvl w:ilvl="7" w:tplc="143A68A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="38547004">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="1DC0798B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="44CA518E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3861,51 +3856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="1DD801BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3A0AC50"/>
     <w:lvl w:ilvl="0" w:tplc="17F0C412">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6EB6A7F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3974,51 +3969,51 @@
     <w:lvl w:ilvl="7" w:tplc="F81AA53C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8B8C22A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="290F5EAD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB70339C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4123,51 +4118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="34BC521B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A949594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4272,51 +4267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="39F64B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6AA4914"/>
     <w:lvl w:ilvl="0" w:tplc="087CF8F6">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4385,51 +4380,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="3B8DC0A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="777AF246"/>
     <w:lvl w:ilvl="0" w:tplc="F8F0D440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="57C0C4FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4498,51 +4493,51 @@
     <w:lvl w:ilvl="7" w:tplc="C65893E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9B520E50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="3CE6739C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DD1E8178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4647,51 +4642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="3D716907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42D43F70"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4760,51 +4755,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="3F130D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6382930"/>
     <w:lvl w:ilvl="0" w:tplc="087CF8F6">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4873,51 +4868,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="44356EDE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="180841FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5022,51 +5017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="454C4436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3286C326"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5135,51 +5130,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="457A1BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D503006"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5248,51 +5243,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="48AE0E79"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D026E878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5397,51 +5392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="4AFD1907"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF86422A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5546,51 +5541,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="5A9C587E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1CCABFE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5695,51 +5690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="5EDD7C9A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EF0067C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5844,51 +5839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="5FAC19A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A54AD9E"/>
     <w:lvl w:ilvl="0" w:tplc="0410000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
@@ -5933,51 +5928,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="604E161C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD24714A"/>
     <w:lvl w:ilvl="0" w:tplc="BCC2E93E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="81A4E48E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6046,51 +6041,51 @@
     <w:lvl w:ilvl="7" w:tplc="FBEE7DEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A6E06C06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="673E7E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FD0DB6E"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6159,51 +6154,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="69AD65A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65AAC4CA"/>
     <w:lvl w:ilvl="0" w:tplc="087CF8F6">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6272,51 +6267,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="6D8C6442"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2E223516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6421,51 +6416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="70303493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80B04246"/>
     <w:lvl w:ilvl="0" w:tplc="087CF8F6">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6534,51 +6529,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="70F6C24B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BD2670A"/>
     <w:lvl w:ilvl="0" w:tplc="87B6B18E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="094E37C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6647,51 +6642,51 @@
     <w:lvl w:ilvl="7" w:tplc="7CA8B0FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="12E8A2B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30">
     <w:nsid w:val="74C87A10"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06A8DA06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6796,51 +6791,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="76584C9A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="083A0E98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6945,51 +6940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="7B7A6141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6961A78"/>
     <w:lvl w:ilvl="0" w:tplc="ECDA04E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B6427902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7058,51 +7053,51 @@
     <w:lvl w:ilvl="7" w:tplc="E90C29A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2258E732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33">
     <w:nsid w:val="7CDE2A35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CEB81A5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7207,180 +7202,178 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="183711538">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2123725484">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1956715786">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1481117940">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="555242613">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="993266890">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="526337126">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="709494477">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="247809558">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1790512530">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2007895387">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="208230969">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="484129780">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1551308257">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1292516120">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="24015990">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="550531772">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2043509599">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="601374977">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="855079042">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1332027720">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1853031142">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="140736454">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1156653771">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1829663588">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1364670762">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="57673301">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1473862737">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1086802309">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1523395248">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="2105572018">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="828255090">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="570189832">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1962149531">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D632E0"/>
     <w:rsid w:val="0001391B"/>
     <w:rsid w:val="00052A2B"/>
     <w:rsid w:val="00055C13"/>
     <w:rsid w:val="00074E9F"/>
     <w:rsid w:val="0008407F"/>
     <w:rsid w:val="000917FC"/>
     <w:rsid w:val="000A04C6"/>
     <w:rsid w:val="000A07D4"/>
     <w:rsid w:val="000A41CF"/>
     <w:rsid w:val="000A6BF3"/>
     <w:rsid w:val="000A7FF4"/>
     <w:rsid w:val="000B1E5B"/>
     <w:rsid w:val="000D1DE8"/>
     <w:rsid w:val="000D468B"/>
     <w:rsid w:val="000D5CE2"/>
     <w:rsid w:val="000D5E04"/>
     <w:rsid w:val="000D6AC3"/>
     <w:rsid w:val="000E667B"/>
     <w:rsid w:val="000F52A3"/>
     <w:rsid w:val="00106BAF"/>
     <w:rsid w:val="00110650"/>
     <w:rsid w:val="0012138E"/>
@@ -7516,50 +7509,51 @@
     <w:rsid w:val="00BA6773"/>
     <w:rsid w:val="00BB0EC3"/>
     <w:rsid w:val="00BE0BB4"/>
     <w:rsid w:val="00BE3C6C"/>
     <w:rsid w:val="00BE4435"/>
     <w:rsid w:val="00C334E8"/>
     <w:rsid w:val="00C35419"/>
     <w:rsid w:val="00C4297B"/>
     <w:rsid w:val="00C72F4C"/>
     <w:rsid w:val="00C84785"/>
     <w:rsid w:val="00C91C23"/>
     <w:rsid w:val="00C91CB4"/>
     <w:rsid w:val="00C91CC1"/>
     <w:rsid w:val="00C94768"/>
     <w:rsid w:val="00C97C57"/>
     <w:rsid w:val="00CB0D2A"/>
     <w:rsid w:val="00CB400D"/>
     <w:rsid w:val="00CB65EC"/>
     <w:rsid w:val="00CB8080"/>
     <w:rsid w:val="00CC3C7D"/>
     <w:rsid w:val="00CC6E78"/>
     <w:rsid w:val="00CE1C5F"/>
     <w:rsid w:val="00CE6D6C"/>
     <w:rsid w:val="00D20F2F"/>
     <w:rsid w:val="00D254BB"/>
+    <w:rsid w:val="00D27E33"/>
     <w:rsid w:val="00D30F93"/>
     <w:rsid w:val="00D33C72"/>
     <w:rsid w:val="00D33D29"/>
     <w:rsid w:val="00D5317E"/>
     <w:rsid w:val="00D57AFD"/>
     <w:rsid w:val="00D60245"/>
     <w:rsid w:val="00D632E0"/>
     <w:rsid w:val="00D76E33"/>
     <w:rsid w:val="00D7718C"/>
     <w:rsid w:val="00D81F5B"/>
     <w:rsid w:val="00D84BD2"/>
     <w:rsid w:val="00D96385"/>
     <w:rsid w:val="00DC6C30"/>
     <w:rsid w:val="00DF58D8"/>
     <w:rsid w:val="00E00E76"/>
     <w:rsid w:val="00E40273"/>
     <w:rsid w:val="00E54B14"/>
     <w:rsid w:val="00E55C20"/>
     <w:rsid w:val="00E57CB8"/>
     <w:rsid w:val="00E7484A"/>
     <w:rsid w:val="00E9699C"/>
     <w:rsid w:val="00EA164B"/>
     <w:rsid w:val="00EA24AC"/>
     <w:rsid w:val="00EA6981"/>
     <w:rsid w:val="00EB4B3E"/>
@@ -7872,451 +7866,210 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="77C70C29"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A81C2C24-10FB-400F-8AC1-DD56DED5DB40}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:link w:val="Titolo1Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="07433E2C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo2">
@@ -8770,51 +8523,51 @@
   <w:style w:type="character" w:styleId="Riferimentointenso">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00D632E0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F6CED"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Menzionenonrisolta">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F6CED"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormaleWeb">
     <w:name w:val="Normal (Web)"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="07433E2C"/>
     <w:pPr>
       <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
@@ -8852,62 +8605,861 @@
     <w:name w:val="header"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="07433E2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
     <w:name w:val="footer"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="07433E2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Testofumetto">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestofumettoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27E33"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
+    <w:name w:val="Testo fumetto Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testofumetto"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D27E33"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo1">
+    <w:name w:val="heading 1"/>
+    <w:link w:val="Titolo1Carattere"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo2">
+    <w:name w:val="heading 2"/>
+    <w:link w:val="Titolo2Carattere"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo3">
+    <w:name w:val="heading 3"/>
+    <w:link w:val="Titolo3Carattere"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo4">
+    <w:name w:val="heading 4"/>
+    <w:link w:val="Titolo4Carattere"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo5">
+    <w:name w:val="heading 5"/>
+    <w:link w:val="Titolo5Carattere"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo6">
+    <w:name w:val="heading 6"/>
+    <w:link w:val="Titolo6Carattere"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo7">
+    <w:name w:val="heading 7"/>
+    <w:link w:val="Titolo7Carattere"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo8">
+    <w:name w:val="heading 8"/>
+    <w:link w:val="Titolo8Carattere"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo9">
+    <w:name w:val="heading 9"/>
+    <w:link w:val="Titolo9Carattere"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
+    <w:name w:val="Titolo 1 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo2Carattere">
+    <w:name w:val="Titolo 2 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo3Carattere">
+    <w:name w:val="Titolo 3 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo4Carattere">
+    <w:name w:val="Titolo 4 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo5Carattere">
+    <w:name w:val="Titolo 5 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo6Carattere">
+    <w:name w:val="Titolo 6 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo7Carattere">
+    <w:name w:val="Titolo 7 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo8Carattere">
+    <w:name w:val="Titolo 8 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo9Carattere">
+    <w:name w:val="Titolo 9 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo">
+    <w:name w:val="Title"/>
+    <w:link w:val="TitoloCarattere"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitoloCarattere">
+    <w:name w:val="Titolo Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sottotitolo">
+    <w:name w:val="Subtitle"/>
+    <w:link w:val="SottotitoloCarattere"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SottotitoloCarattere">
+    <w:name w:val="Sottotitolo Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Sottotitolo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citazione">
+    <w:name w:val="Quote"/>
+    <w:link w:val="CitazioneCarattere"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitazioneCarattere">
+    <w:name w:val="Citazione Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Citazione"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+    <w:name w:val="List Paragraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enfasiintensa">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citazioneintensa">
+    <w:name w:val="Intense Quote"/>
+    <w:link w:val="CitazioneintensaCarattere"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitazioneintensaCarattere">
+    <w:name w:val="Citazione intensa Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Citazioneintensa"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Riferimentointenso">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D632E0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F6CED"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F6CED"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormaleWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enfasigrassetto">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D76E33"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grigliatabella">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00D57AFD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intestazione">
+    <w:name w:val="header"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pidipagina">
+    <w:name w:val="footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="07433E2C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testofumetto">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestofumettoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27E33"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
+    <w:name w:val="Testo fumetto Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testofumetto"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D27E33"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-reti.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-reti.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -9179,65 +9731,76 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>3</Pages>
   <Words>597</Words>
-  <Characters>3406</Characters>
+  <Characters>3407</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titolo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3996</CharactersWithSpaces>
+  <CharactersWithSpaces>3997</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Bettale Alice</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>